--- v0 (2025-10-12)
+++ v1 (2026-04-11)
@@ -10,212 +10,213 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7CC55509" w14:textId="0D8C740F" w:rsidR="00515281" w:rsidRDefault="005373BC" w:rsidP="005373BC">
+    <w:p w14:paraId="7CC55509" w14:textId="647A7C2D" w:rsidR="00515281" w:rsidRDefault="000272B0" w:rsidP="005373BC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Abklärung</w:t>
+        <w:t xml:space="preserve">Auftrag Wohnbegleitung vom </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7538F">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="003D33B2">
+      <w:r w:rsidR="005373BC" w:rsidRPr="003D33B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005373BC">
+      <w:r w:rsidR="005373BC" w:rsidRPr="005373BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005373BC">
+      <w:r w:rsidR="005373BC" w:rsidRPr="005373BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005373BC">
+      <w:r w:rsidR="005373BC" w:rsidRPr="005373BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="005373BC">
+      <w:r w:rsidR="005373BC" w:rsidRPr="005373BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002053B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATUM</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005373BC">
+      <w:r w:rsidR="005373BC" w:rsidRPr="005373BC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> senden an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D209D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>wohnbegleitung@win.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61229748" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2834"/>
         <w:gridCol w:w="6522"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="0AE0860A" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07128F7C" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="07128F7C" w14:textId="7610F150" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00895148" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Zuweisende/r </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Zuweisende Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E1731DB" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
@@ -302,67 +303,76 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="023EBBC8" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6D1154" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="5B6D1154" w14:textId="5011343E" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Klienten-Information</w:t>
+              <w:t>Information</w:t>
+            </w:r>
+            <w:r w:rsidR="00895148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klient*in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="7D5DAFB3" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BB6893A" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -948,137 +958,132 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zivilstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45BB73EA" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="45BB73EA" w14:textId="5D671512" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00895148">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FB033D">
-[...38 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00895148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00895148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00895148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00895148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00895148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="0ECF00EF" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1211,65 +1216,106 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="565951EE" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36638F8A" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="36638F8A" w14:textId="57A86200" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
+            <w:r w:rsidR="002E7251">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="002E7251">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-2113038764"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E7251">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24867C3F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
@@ -1354,65 +1400,106 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="31E73042" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA8F785" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="3BA8F785" w14:textId="02B6414C" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00895148" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>E-M</w:t>
+            </w:r>
+            <w:r w:rsidR="002E7251">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ail                  </w:t>
+            </w:r>
+            <w:r w:rsidR="002E7251">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-2074958779"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E7251">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C2C7DE9" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
@@ -1498,318 +1585,206 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="2B9CC538" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F6224D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00B22E0D">
+          <w:p w14:paraId="53B8A676" w14:textId="3900D96D" w:rsidR="00FB033D" w:rsidRDefault="00895148" w:rsidP="00895148">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Ist Klient/-in fähig selbständig mit der Wohnbegleitung Kontakt aufzunehmen?</w:t>
+              <w:t>Der/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001066AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>ie Klient</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*in wird nach Eingang der Anmeldung durch die Wohnbegleitung kontaktiert. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC75E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bitte bevorzugte Kontaktaufnahme </w:t>
+            </w:r>
+            <w:r w:rsidR="001066AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>des Klienten oder der Klientin</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2C85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>oben ankreuzen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8E9952" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00B22E0D">
+          <w:p w14:paraId="5A8E9952" w14:textId="279E875A" w:rsidR="00895148" w:rsidRPr="00895148" w:rsidRDefault="00895148" w:rsidP="00895148">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
-[...160 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="0A0D68F7" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D331AF0" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gewünschte Abklärung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9D1D2F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="7C9D1D2F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="457299914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Einschätzung Wohnfähigkeit im eigenen Wohnraum </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32759687" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="32759687" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-867136776"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1821,51 +1796,51 @@
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Empfehlung für weiteres Vorgehen (Anschlusslösung, </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Platzierung etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32DAAC36" w14:textId="514FF8E4" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="32DAAC36" w14:textId="514FF8E4" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1422332205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2117,142 +2092,150 @@
           <w:p w14:paraId="73E0A55C" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Momentane Wohnsituation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C34B562" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="0C34B562" w14:textId="00362675" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-803544833"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
+                <w:r w:rsidR="00895148">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Obdachlos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D1F26EC" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="5D1F26EC" w14:textId="2EE684F3" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="314464033"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Psychiatrie/Spital - </w:t>
+              <w:t>Psychiatrie/Spital</w:t>
+            </w:r>
+            <w:r w:rsidR="002E7251">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
@@ -2327,51 +2310,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F252007" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="0F252007" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-337320179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2490,51 +2473,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E4A5C6D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="1E4A5C6D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1423071020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2653,51 +2636,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25C877B3" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="25C877B3" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1736857623"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2816,51 +2799,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16A4C70D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="16A4C70D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-327516045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3009,51 +2992,51 @@
                     <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kündigungsandrohung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A65412" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="04A65412" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="706215925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3172,51 +3155,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BF3FA1F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="7BF3FA1F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-696384726"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3370,51 +3353,51 @@
           </w:tcPr>
           <w:p w14:paraId="063B2C96" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Themenfelder Wohnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="272A2925" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="272A2925" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1269232063"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3533,51 +3516,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17794231" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="17794231" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="245225176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3696,51 +3679,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21ED0BCC" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="21ED0BCC" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1103844442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3859,98 +3842,98 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DEA5B37" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="1DEA5B37" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1600533458"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Einhaltung Hausordnung (Lärm, Waschküche etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42BA191C" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="42BA191C" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1375813320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3988,239 +3971,239 @@
           </w:tcPr>
           <w:p w14:paraId="64FE5FC3" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Themenfelder Finanzielles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0DACB8C0" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="0DACB8C0" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-962493954"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bezahlung von Rechnungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3638495C" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="3638495C" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1098445615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Öffnen der Post</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28631D53" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="28631D53" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-873768755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreibungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D68B6E4" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="7D68B6E4" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="69389823"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Mietzinsausstände</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="353D3C72" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="353D3C72" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="428021280"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4347,51 +4330,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09449F62" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="09449F62" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="606461287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4546,98 +4529,98 @@
           <w:p w14:paraId="1737B096" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Themenfelder Soziales/ Gesundheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7E2071" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="4E7E2071" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="297350848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Körperhygiene</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57AF607F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="57AF607F" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1477676579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4756,51 +4739,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E15D2FB" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="7E15D2FB" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1924334623"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4919,51 +4902,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="264BE823" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="264BE823" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1262647949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5082,51 +5065,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4915516B" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="4915516B" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-830904419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5245,51 +5228,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E15361" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="51E15361" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1105081507"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5408,51 +5391,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C48A474" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="4C48A474" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1674093686"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5499,98 +5482,98 @@
           </w:tcPr>
           <w:p w14:paraId="52775417" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Tagesstruktur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46E1D55D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="46E1D55D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="252937672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>nicht vorhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60C336E9" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="60C336E9" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1741548025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5907,73 +5890,110 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="3B08FA23" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="786B3DCF" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="01FC3C27" w14:textId="77777777" w:rsidR="002E7251" w:rsidRDefault="002E7251" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="452F1A19" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00922AFE" w:rsidP="00FB033D">
+          <w:p w14:paraId="786B3DCF" w14:textId="44135A46" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="002E7251" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Der/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000D2C85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>ie Klient</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>*in</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ist über den Abklärungsauftrag informiert?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBC366D" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRDefault="000272B0" w:rsidP="00FB033D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-196002680"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -6003,292 +6023,160 @@
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="6270EE60" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="452F1A19" w14:textId="1E639E4A" w:rsidR="002E7251" w:rsidRPr="00FB033D" w:rsidRDefault="002E7251" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
-[...160 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB033D" w:rsidRPr="00FB033D" w14:paraId="1100B84C" w14:textId="77777777" w:rsidTr="002F05C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EB4B022" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schweigepflichtentbindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34D5DF6B" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="34D5DF6B" w14:textId="531E450F" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="000D2C85" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB033D">
-[...4 lines deleted...]
-              <w:t>Der/die Klientin hat den Auftrag gelesen und ist mit dem Inhalt einverstanden.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Der/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>die Klient</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>*in</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB033D" w:rsidRPr="00FB033D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hat den Auftrag gelesen und ist mit dem Inhalt einverstanden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE8E843" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
+          <w:p w14:paraId="0BE8E843" w14:textId="18C1220A" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Die Wohnhilfe ist befugt, mit der/dem Auftraggeber/in Informationen auszutauschen</w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2C85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>ie Wohnhilfe ist befugt, mit der auftraggebenden Person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB033D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informationen auszutauschen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01230465" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="376C570E" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>………………………………………………………………………</w:t>
@@ -6305,342 +6193,342 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB033D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63AAF587" w14:textId="77777777" w:rsidR="00FB033D" w:rsidRPr="00FB033D" w:rsidRDefault="00FB033D" w:rsidP="00FB033D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0326C4" w14:textId="77777777" w:rsidR="005373BC" w:rsidRPr="005373BC" w:rsidRDefault="005373BC" w:rsidP="00FB033D"/>
     <w:sectPr w:rsidR="005373BC" w:rsidRPr="005373BC" w:rsidSect="009E0C95">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62E427B9" w14:textId="77777777" w:rsidR="00922AFE" w:rsidRDefault="00922AFE" w:rsidP="007715E5">
+    <w:p w14:paraId="06626BA9" w14:textId="77777777" w:rsidR="00446C97" w:rsidRDefault="00446C97" w:rsidP="007715E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EF8B39C" w14:textId="77777777" w:rsidR="00922AFE" w:rsidRDefault="00922AFE" w:rsidP="007715E5">
+    <w:p w14:paraId="1FB13BF8" w14:textId="77777777" w:rsidR="00446C97" w:rsidRDefault="00446C97" w:rsidP="007715E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="2126802761"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="29096CD7" w14:textId="0ADF0E55" w:rsidR="009A6BF3" w:rsidRPr="009A6BF3" w:rsidRDefault="009A6BF3">
             <w:pPr>
               <w:pStyle w:val="Fuzeile"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42E54F73" w14:textId="0D85ABAE" w:rsidR="009A6BF3" w:rsidRPr="009A6BF3" w:rsidRDefault="009A6BF3" w:rsidP="009A6BF3">
+          <w:p w14:paraId="42E54F73" w14:textId="79E90A1C" w:rsidR="009A6BF3" w:rsidRPr="009A6BF3" w:rsidRDefault="009A6BF3" w:rsidP="009A6BF3">
             <w:pPr>
               <w:pStyle w:val="Fuzeile"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002053B8">
+            <w:r w:rsidR="00EC75E7">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002053B8">
+            <w:r w:rsidR="00EC75E7">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009A6BF3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CD6B3CE" w14:textId="77777777" w:rsidR="00922AFE" w:rsidRDefault="00922AFE" w:rsidP="007715E5">
+    <w:p w14:paraId="23013941" w14:textId="77777777" w:rsidR="00446C97" w:rsidRDefault="00446C97" w:rsidP="007715E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EE375A0" w14:textId="77777777" w:rsidR="00922AFE" w:rsidRDefault="00922AFE" w:rsidP="007715E5">
+    <w:p w14:paraId="32D3FD56" w14:textId="77777777" w:rsidR="00446C97" w:rsidRDefault="00446C97" w:rsidP="007715E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55D410CF" w14:textId="77777777" w:rsidR="00922AFE" w:rsidRDefault="00922AFE" w:rsidP="007715E5"/>
+    <w:p w14:paraId="718D1DFE" w14:textId="77777777" w:rsidR="00446C97" w:rsidRDefault="00446C97" w:rsidP="007715E5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5137EE52" w14:textId="1342272E" w:rsidR="0008108B" w:rsidRDefault="0008108B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9498" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="4111"/>
     </w:tblGrid>
     <w:tr w:rsidR="007715E5" w:rsidRPr="00C91811" w14:paraId="0401627E" w14:textId="77777777" w:rsidTr="009E0C95">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="12C77207" w14:textId="2EDC76E2" w:rsidR="007715E5" w:rsidRPr="007715E5" w:rsidRDefault="007715E5" w:rsidP="007715E5">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
@@ -6747,62 +6635,175 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="442C407C" w14:textId="6BE5B9D1" w:rsidR="007715E5" w:rsidRPr="009E0C95" w:rsidRDefault="009E0C95" w:rsidP="007715E5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E0C95">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="632F1935" w14:textId="36BD325F" w:rsidR="0008108B" w:rsidRDefault="0008108B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08A839CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F28A3976"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B626135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68C26942"/>
     <w:lvl w:ilvl="0" w:tplc="D1A65A9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6870,51 +6871,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238C6C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E4A729A"/>
     <w:lvl w:ilvl="0" w:tplc="D1A65A9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6982,51 +6983,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BFC2371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAC0A502"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7095,51 +7096,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF6067D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E1E392C"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7208,51 +7209,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC9406B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A46212E"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7321,51 +7322,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35221F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C674D4BE"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7434,51 +7435,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F57167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A36A824"/>
     <w:lvl w:ilvl="0" w:tplc="D1A65A9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7546,51 +7547,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547E2A13"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F0A0D4E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -7641,51 +7642,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A06AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C3C616A"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7754,51 +7755,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70DA3E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC222E96"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7867,51 +7868,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA53477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="093A69F0"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7981,234 +7982,246 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-[...20 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5224" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007715E5"/>
     <w:rsid w:val="0001186D"/>
     <w:rsid w:val="000166A3"/>
     <w:rsid w:val="00024926"/>
+    <w:rsid w:val="000272B0"/>
     <w:rsid w:val="000542A6"/>
     <w:rsid w:val="00076766"/>
     <w:rsid w:val="0008108B"/>
     <w:rsid w:val="00085685"/>
     <w:rsid w:val="000A3959"/>
     <w:rsid w:val="000B3941"/>
     <w:rsid w:val="000C46C3"/>
     <w:rsid w:val="000C7F64"/>
+    <w:rsid w:val="000D2C85"/>
     <w:rsid w:val="000F2BBB"/>
     <w:rsid w:val="000F3259"/>
+    <w:rsid w:val="001066AB"/>
     <w:rsid w:val="00136F3D"/>
     <w:rsid w:val="0014546F"/>
     <w:rsid w:val="00152F56"/>
     <w:rsid w:val="00156E2B"/>
     <w:rsid w:val="00163808"/>
     <w:rsid w:val="00176AF4"/>
     <w:rsid w:val="00190007"/>
     <w:rsid w:val="00190DCB"/>
     <w:rsid w:val="001915B0"/>
     <w:rsid w:val="00194137"/>
     <w:rsid w:val="001B7519"/>
     <w:rsid w:val="001D5365"/>
     <w:rsid w:val="001D7484"/>
     <w:rsid w:val="002053B8"/>
     <w:rsid w:val="00205C73"/>
     <w:rsid w:val="00212041"/>
     <w:rsid w:val="00222F4C"/>
     <w:rsid w:val="00223BB8"/>
     <w:rsid w:val="002327C4"/>
     <w:rsid w:val="002362D8"/>
     <w:rsid w:val="0024219C"/>
     <w:rsid w:val="0027563D"/>
     <w:rsid w:val="0028765E"/>
     <w:rsid w:val="002A07DC"/>
     <w:rsid w:val="002A18E6"/>
     <w:rsid w:val="002A7B62"/>
     <w:rsid w:val="002B11E5"/>
     <w:rsid w:val="002B30FC"/>
     <w:rsid w:val="002B419F"/>
     <w:rsid w:val="002B58B6"/>
     <w:rsid w:val="002C3E71"/>
     <w:rsid w:val="002D09CB"/>
     <w:rsid w:val="002D19E3"/>
     <w:rsid w:val="002D4285"/>
     <w:rsid w:val="002E1464"/>
     <w:rsid w:val="002E2E01"/>
+    <w:rsid w:val="002E7251"/>
     <w:rsid w:val="002F05C8"/>
     <w:rsid w:val="002F0683"/>
     <w:rsid w:val="002F4BBF"/>
     <w:rsid w:val="00301F81"/>
     <w:rsid w:val="00343D49"/>
     <w:rsid w:val="0035222D"/>
     <w:rsid w:val="0035580A"/>
     <w:rsid w:val="00356F2F"/>
     <w:rsid w:val="0036361A"/>
     <w:rsid w:val="00381088"/>
     <w:rsid w:val="00397E9F"/>
     <w:rsid w:val="003A0845"/>
     <w:rsid w:val="003A5212"/>
     <w:rsid w:val="003B641A"/>
     <w:rsid w:val="003F173B"/>
     <w:rsid w:val="003F3540"/>
     <w:rsid w:val="00400E9C"/>
     <w:rsid w:val="00427FB6"/>
     <w:rsid w:val="00444DF0"/>
+    <w:rsid w:val="00446C97"/>
     <w:rsid w:val="004702D8"/>
     <w:rsid w:val="0047536E"/>
     <w:rsid w:val="00476A52"/>
     <w:rsid w:val="004D4A33"/>
     <w:rsid w:val="005118EA"/>
     <w:rsid w:val="00512CB7"/>
     <w:rsid w:val="00515281"/>
     <w:rsid w:val="005373BC"/>
     <w:rsid w:val="005426E2"/>
     <w:rsid w:val="00550956"/>
     <w:rsid w:val="00553EC5"/>
     <w:rsid w:val="0056278E"/>
     <w:rsid w:val="00576501"/>
     <w:rsid w:val="00584D55"/>
+    <w:rsid w:val="005C0E40"/>
     <w:rsid w:val="005D38BD"/>
     <w:rsid w:val="005E3DEC"/>
     <w:rsid w:val="005F7F29"/>
     <w:rsid w:val="00623B0A"/>
     <w:rsid w:val="006406CB"/>
     <w:rsid w:val="00645DBC"/>
     <w:rsid w:val="0066014A"/>
     <w:rsid w:val="0066446F"/>
     <w:rsid w:val="00672A92"/>
     <w:rsid w:val="006744D0"/>
     <w:rsid w:val="00684B1F"/>
     <w:rsid w:val="006909D0"/>
     <w:rsid w:val="006B3DF0"/>
     <w:rsid w:val="006B7ECF"/>
     <w:rsid w:val="00702437"/>
     <w:rsid w:val="00714E47"/>
     <w:rsid w:val="00733767"/>
     <w:rsid w:val="00735571"/>
     <w:rsid w:val="00737789"/>
     <w:rsid w:val="00754560"/>
     <w:rsid w:val="007715E5"/>
+    <w:rsid w:val="00787E42"/>
     <w:rsid w:val="007A6F7D"/>
     <w:rsid w:val="007B3D67"/>
     <w:rsid w:val="007E3B1B"/>
     <w:rsid w:val="007F7706"/>
     <w:rsid w:val="00811865"/>
     <w:rsid w:val="00833953"/>
     <w:rsid w:val="0083596B"/>
     <w:rsid w:val="00873AFF"/>
     <w:rsid w:val="00875F9E"/>
     <w:rsid w:val="008837AC"/>
+    <w:rsid w:val="00895148"/>
     <w:rsid w:val="008C4993"/>
     <w:rsid w:val="008D3A7C"/>
     <w:rsid w:val="008D4979"/>
     <w:rsid w:val="008E62CD"/>
     <w:rsid w:val="008E6C71"/>
     <w:rsid w:val="008F2FFA"/>
     <w:rsid w:val="0090446C"/>
     <w:rsid w:val="00922AFE"/>
     <w:rsid w:val="009327F6"/>
     <w:rsid w:val="00974579"/>
     <w:rsid w:val="00983411"/>
     <w:rsid w:val="00990039"/>
     <w:rsid w:val="009A6BF3"/>
     <w:rsid w:val="009D377E"/>
     <w:rsid w:val="009E0C95"/>
     <w:rsid w:val="009E4C2A"/>
     <w:rsid w:val="009E6232"/>
     <w:rsid w:val="009F5CAE"/>
     <w:rsid w:val="00A252F4"/>
     <w:rsid w:val="00A415E2"/>
     <w:rsid w:val="00A55FB8"/>
     <w:rsid w:val="00A609C6"/>
     <w:rsid w:val="00A6309F"/>
     <w:rsid w:val="00A732D3"/>
     <w:rsid w:val="00A84379"/>
@@ -8225,145 +8238,148 @@
     <w:rsid w:val="00B47262"/>
     <w:rsid w:val="00B606A2"/>
     <w:rsid w:val="00BA3C96"/>
     <w:rsid w:val="00BC106A"/>
     <w:rsid w:val="00BF1FD2"/>
     <w:rsid w:val="00BF79AA"/>
     <w:rsid w:val="00C0137B"/>
     <w:rsid w:val="00C04252"/>
     <w:rsid w:val="00C123D3"/>
     <w:rsid w:val="00C27B19"/>
     <w:rsid w:val="00C309BE"/>
     <w:rsid w:val="00C4141E"/>
     <w:rsid w:val="00C52967"/>
     <w:rsid w:val="00C705EB"/>
     <w:rsid w:val="00C80E7E"/>
     <w:rsid w:val="00C8418E"/>
     <w:rsid w:val="00CB183B"/>
     <w:rsid w:val="00CB6239"/>
     <w:rsid w:val="00CC006B"/>
     <w:rsid w:val="00CE6FD5"/>
     <w:rsid w:val="00D32CBB"/>
     <w:rsid w:val="00D34AF7"/>
     <w:rsid w:val="00D43ABA"/>
     <w:rsid w:val="00D511FB"/>
     <w:rsid w:val="00D544BC"/>
+    <w:rsid w:val="00D562A5"/>
+    <w:rsid w:val="00D7211A"/>
     <w:rsid w:val="00D75180"/>
     <w:rsid w:val="00D7701A"/>
     <w:rsid w:val="00D96C54"/>
     <w:rsid w:val="00DA281E"/>
     <w:rsid w:val="00DB7768"/>
     <w:rsid w:val="00DC0956"/>
     <w:rsid w:val="00DC7ED5"/>
     <w:rsid w:val="00DD2EB2"/>
     <w:rsid w:val="00E060CB"/>
     <w:rsid w:val="00E1400D"/>
     <w:rsid w:val="00E35500"/>
     <w:rsid w:val="00E538CF"/>
     <w:rsid w:val="00E57C7A"/>
     <w:rsid w:val="00E57F29"/>
     <w:rsid w:val="00E65B2D"/>
     <w:rsid w:val="00E67C50"/>
     <w:rsid w:val="00E97677"/>
     <w:rsid w:val="00EA09F9"/>
     <w:rsid w:val="00EA1458"/>
     <w:rsid w:val="00EA2AB7"/>
     <w:rsid w:val="00EA3A65"/>
     <w:rsid w:val="00EA3CD3"/>
     <w:rsid w:val="00EB6262"/>
     <w:rsid w:val="00EB76EC"/>
+    <w:rsid w:val="00EC75E7"/>
     <w:rsid w:val="00ED05FD"/>
     <w:rsid w:val="00EE1216"/>
     <w:rsid w:val="00EE6993"/>
     <w:rsid w:val="00F1233C"/>
     <w:rsid w:val="00F15803"/>
     <w:rsid w:val="00F178E8"/>
     <w:rsid w:val="00F17B1E"/>
     <w:rsid w:val="00F2274F"/>
     <w:rsid w:val="00F41ECC"/>
     <w:rsid w:val="00F47F62"/>
     <w:rsid w:val="00F52EF6"/>
     <w:rsid w:val="00F5606D"/>
     <w:rsid w:val="00F560D7"/>
     <w:rsid w:val="00F67635"/>
     <w:rsid w:val="00F71B30"/>
     <w:rsid w:val="00F873E4"/>
     <w:rsid w:val="00F91AE0"/>
     <w:rsid w:val="00F93609"/>
     <w:rsid w:val="00FA5ADF"/>
     <w:rsid w:val="00FB033D"/>
     <w:rsid w:val="00FE51B9"/>
     <w:rsid w:val="00FF26DF"/>
     <w:rsid w:val="00FF5DDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5EB89939"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A2579C24-59C3-4C6A-83DB-559507CB67E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8691,50 +8707,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007715E5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00515281"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
@@ -9550,55 +9571,67 @@
     <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00194137"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00194137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000272B0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1552419640">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="521090908">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9616,51 +9649,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1874951483">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wohnbegleitung@win.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9925,84 +9958,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...23 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010097BFB19384B7914EB984B9E1E97CDA12" ma:contentTypeVersion="10" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="ca4729a1d0a041af96e18055f030735f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="fcfc1c33-7011-4c34-ae37-de9d23af7674" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e197d92f34a24248281b7e6637c236f3" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="fcfc1c33-7011-4c34-ae37-de9d23af7674"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MP_UserTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MP_InheritedTags" minOccurs="0"/>
                 <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
                 <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
                 <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
                 <xsd:element ref="ns1:Ratings" minOccurs="0"/>
                 <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
                 <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:d3DocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -10187,130 +10195,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MP_UserTags xmlns="fcfc1c33-7011-4c34-ae37-de9d23af7674" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <MP_InheritedTags xmlns="fcfc1c33-7011-4c34-ae37-de9d23af7674">((vm45)(vm40)(vm1))((vm4194)(vm59)(vm41)(vm1))((vm15)(vm5)(vm2))((vm26)(vm6)(vm2))((vm33)(vm10)(vm2))((vm36)(vm7)(vm2))((vm61)(vm39)(vm1))</MP_InheritedTags>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B78BEA03-16B6-4883-9EA7-34349C337AAA}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7EB9937-0115-4C6C-A0E9-276B5C1960F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4690B71-D03E-4FF2-88B5-C335FB4061EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fcfc1c33-7011-4c34-ae37-de9d23af7674"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B78BEA03-16B6-4883-9EA7-34349C337AAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fcfc1c33-7011-4c34-ae37-de9d23af7674"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9F4E05F-A944-4574-BD24-20FC03897AA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D749DF2A-9C2A-45F0-A677-25D1EDD5DDC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>432</Words>
-  <Characters>2722</Characters>
+  <Words>427</Words>
+  <Characters>2693</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadt Winterthur</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3148</CharactersWithSpaces>
+  <CharactersWithSpaces>3114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Damann Lukas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010097BFB19384B7914EB984B9E1E97CDA12</vt:lpwstr>