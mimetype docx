--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -202,77 +202,77 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="021734EA" w14:textId="77777777" w:rsidR="00D515C5" w:rsidRDefault="00D515C5" w:rsidP="00D515C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eingereicht b</w:t>
             </w:r>
             <w:r w:rsidR="00DF61F5" w:rsidRPr="001E48D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is spätestens </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F55A303" w14:textId="52312E2B" w:rsidR="00DF61F5" w:rsidRPr="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00D515C5">
+          <w:p w14:paraId="4F55A303" w14:textId="38CBD942" w:rsidR="00DF61F5" w:rsidRPr="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00D515C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sonntag,</w:t>
             </w:r>
             <w:r w:rsidR="006B7B10">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A02E36">
-[...4 lines deleted...]
-              <w:t>23.März 2026</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21. September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="235B982A" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BE94739" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="001E48D3" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -442,85 +442,71 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-Test durchführen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FC24DFE" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00442FD0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3715D6" w14:textId="52985522" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
+          <w:p w14:paraId="5C3715D6" w14:textId="0FFC43AA" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E48D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bis spätestens </w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>17. April 2026</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Montag, 5. Oktober 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="484DA9A7" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66724F9F" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -643,104 +629,104 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D072FB1" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3571"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF61F5" w:rsidRPr="00642692" w14:paraId="564392B5" w14:textId="77777777" w:rsidTr="00F06154">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062E4956" w14:textId="63F47793" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
+          <w:p w14:paraId="062E4956" w14:textId="4CAE388E" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samstag, </w:t>
             </w:r>
-            <w:r w:rsidR="00A02E36">
-[...4 lines deleted...]
-              <w:t>9. Mai 2026</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7. November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38C022FD" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08.00 – 10.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0B06F9" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="3E0B06F9" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1079025409"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF61F5" w:rsidRPr="00642692">
@@ -809,51 +795,51 @@
           </w:tcPr>
           <w:p w14:paraId="76900C32" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.00 – 13.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F30C132" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="0F30C132" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1198433938"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF61F5" w:rsidRPr="00642692">
@@ -927,51 +913,51 @@
           <w:p w14:paraId="18402CD6" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.00 – 16.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7104CA6E" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="7104CA6E" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1664922447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF61F5" w:rsidRPr="00642692">
@@ -1117,70 +1103,70 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03E86731" w14:textId="77777777" w:rsidR="00D515C5" w:rsidRPr="00642692" w:rsidRDefault="00D515C5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D515C5" w:rsidRPr="00642692" w14:paraId="604313B4" w14:textId="77777777" w:rsidTr="00D515C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD578D2" w14:textId="302C3ABB" w:rsidR="00D515C5" w:rsidRPr="00642692" w:rsidRDefault="00D515C5" w:rsidP="00DF61F5">
+          <w:p w14:paraId="6BD578D2" w14:textId="6C4172AB" w:rsidR="00D515C5" w:rsidRPr="00642692" w:rsidRDefault="00D515C5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Samstag. </w:t>
             </w:r>
-            <w:r w:rsidR="00A02E36">
-[...4 lines deleted...]
-              <w:t>9. Mai 2026</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7. November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77890B18" w14:textId="77777777" w:rsidR="00D515C5" w:rsidRPr="007E5168" w:rsidRDefault="00D515C5" w:rsidP="007E5168">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1306,96 +1292,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D5B42B0" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF61F5" w:rsidRPr="00642692" w14:paraId="44E905B3" w14:textId="77777777" w:rsidTr="00F06154">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D5F633" w14:textId="68FC0607" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="00DF61F5">
+          <w:p w14:paraId="39D5F633" w14:textId="2CAE3A3E" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Dienstag, 2. Juni 2026</w:t>
+              <w:t xml:space="preserve">Dienstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1. Dezember 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6052E282" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ganzer Tag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C88937" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="66C88937" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1942253803"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E5168">
@@ -1426,96 +1419,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BE0AA11" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF61F5" w:rsidRPr="00642692" w14:paraId="1E0F69E6" w14:textId="77777777" w:rsidTr="00F06154">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8C6E5B" w14:textId="7F5368DF" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="007E5168">
+          <w:p w14:paraId="3A8C6E5B" w14:textId="3905D856" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="007E5168">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Mittwoch, 3. Juni 2026</w:t>
+              <w:t xml:space="preserve">Mittwoch, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Dezember 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38727A17" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ganzer Tag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC2A6D0" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="1AC2A6D0" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1372955468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF61F5" w:rsidRPr="00642692">
@@ -1546,96 +1546,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="125D3D90" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF61F5" w:rsidRPr="00642692" w14:paraId="7C761DE9" w14:textId="77777777" w:rsidTr="00F06154">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="505E52F4" w14:textId="131341CE" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="007E5168">
+          <w:p w14:paraId="505E52F4" w14:textId="548CDA2E" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="007E5168">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Donnerstag, 4. Juni 2026</w:t>
+              <w:t xml:space="preserve">Donnerstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Dezember 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA12F89" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ganzer Tag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA96CE4" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="3BA96CE4" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-119065975"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF61F5" w:rsidRPr="00642692">
@@ -1667,100 +1674,107 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7707AC9E" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF61F5" w:rsidRPr="00642692" w14:paraId="788E5177" w14:textId="77777777" w:rsidTr="00F06154">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A665EDE" w14:textId="6E9A9478" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="007E5168">
+          <w:p w14:paraId="5A665EDE" w14:textId="477858AD" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00A02E36" w:rsidP="007E5168">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Freitag, 5. Juni 2026</w:t>
+              <w:t xml:space="preserve">Freitag, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4. Dezember 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="245241CB" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ganzer Tag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B2C5BE" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="006B7B10" w:rsidP="00F848A9">
+          <w:p w14:paraId="02B2C5BE" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="000E1098" w:rsidP="00F848A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="101858064"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF61F5" w:rsidRPr="00642692">
@@ -1893,71 +1907,71 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medizinischer Untersuch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6020634B" w14:textId="1A0A8AE9" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="007E285A">
+          <w:p w14:paraId="6020634B" w14:textId="0D5B97A6" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="007E285A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E48D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ab </w:t>
             </w:r>
-            <w:r w:rsidR="00920D58">
-[...4 lines deleted...]
-              <w:t>10. Juni 2026</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8. Dezember 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="001E48D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Die genauen Termine werden nach de</w:t>
             </w:r>
             <w:r w:rsidR="000F5E24">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="001E48D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assessment bekannt gegeben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2028,63 +2042,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informationsbericht, Referenzen seitens Stadtpolizei Winterthur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38C1694A" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF112A6" w14:textId="48FD75E5" w:rsidR="00DF61F5" w:rsidRPr="009E54D8" w:rsidRDefault="00920D58" w:rsidP="00DF61F5">
+          <w:p w14:paraId="6EF112A6" w14:textId="41A22B5B" w:rsidR="00DF61F5" w:rsidRPr="009E54D8" w:rsidRDefault="00ED3BDD" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Juni 2026</w:t>
+              <w:t>Dezember 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3165682F" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A5AB2E9" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2138,63 +2152,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schlussentscheid (tel. Zusage oder kurzes Schlussgespräch)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4AE127" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32AC8FC0" w14:textId="5B860C77" w:rsidR="00DF61F5" w:rsidRPr="009E54D8" w:rsidRDefault="00920D58" w:rsidP="00DF61F5">
+          <w:p w14:paraId="32AC8FC0" w14:textId="2B942E67" w:rsidR="00DF61F5" w:rsidRPr="009E54D8" w:rsidRDefault="00ED3BDD" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Juli 2026</w:t>
+              <w:t>Dezember 2026/Januar 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="211398E3" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07DCF1AB" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2239,96 +2253,96 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642692">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gewünschter Schulstart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D19161E" w14:textId="5DE5571F" w:rsidR="00BF4934" w:rsidRPr="009E54D8" w:rsidRDefault="006B7B10" w:rsidP="00BF4934">
+          <w:p w14:paraId="2D19161E" w14:textId="3E620CEE" w:rsidR="00BF4934" w:rsidRPr="009E54D8" w:rsidRDefault="000E1098" w:rsidP="00BF4934">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1104337010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF4934">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF4934" w:rsidRPr="009E54D8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00920D58">
-[...4 lines deleted...]
-              <w:t>Januar 2027</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Juni 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36724A13" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59909830" w14:textId="77777777" w:rsidR="00F06154" w:rsidRPr="00642692" w:rsidRDefault="00F06154" w:rsidP="00DF61F5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2345,96 +2359,96 @@
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6692A306" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00BF4934">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2284FCA4" w14:textId="7FFEE1AB" w:rsidR="00DF61F5" w:rsidRPr="009E54D8" w:rsidRDefault="006B7B10" w:rsidP="00BF4934">
+          <w:p w14:paraId="2284FCA4" w14:textId="026C8D09" w:rsidR="00DF61F5" w:rsidRPr="009E54D8" w:rsidRDefault="000E1098" w:rsidP="00BF4934">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="254103853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E54D8" w:rsidRPr="009E54D8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E54D8" w:rsidRPr="009E54D8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-              <w:t>März 2027</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62DCE2C9" w14:textId="77777777" w:rsidR="00F06154" w:rsidRPr="00642692" w:rsidRDefault="00F06154" w:rsidP="00642692">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF61F5" w:rsidRPr="00642692" w14:paraId="730AA97A" w14:textId="77777777" w:rsidTr="00F06154">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
@@ -2443,144 +2457,144 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303C75E8" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRPr="00642692" w:rsidRDefault="00DF61F5" w:rsidP="00BF4934">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A841575" w14:textId="04DC6B4A" w:rsidR="00DF61F5" w:rsidRDefault="006B7B10" w:rsidP="00BF4934">
+          <w:p w14:paraId="1A841575" w14:textId="28CC2950" w:rsidR="00DF61F5" w:rsidRDefault="000E1098" w:rsidP="00BF4934">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2016337716"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF4934">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E54D8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00920D58">
-[...7 lines deleted...]
-          <w:p w14:paraId="5837EA9E" w14:textId="56A6AA94" w:rsidR="00BF4934" w:rsidRPr="009E54D8" w:rsidRDefault="006B7B10" w:rsidP="00BF4934">
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Januar 2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5837EA9E" w14:textId="46C03BE4" w:rsidR="00BF4934" w:rsidRPr="009E54D8" w:rsidRDefault="000E1098" w:rsidP="00BF4934">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1248260033"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF4934">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF4934">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00920D58">
-[...4 lines deleted...]
-              <w:t>September 2027</w:t>
+            <w:r w:rsidR="00ED3BDD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>März 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74308351" w14:textId="77777777" w:rsidR="00DF61F5" w:rsidRDefault="00DF61F5" w:rsidP="00642692">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="042AA50D" w14:textId="77777777" w:rsidR="00F06154" w:rsidRPr="00642692" w:rsidRDefault="00F06154" w:rsidP="00642692">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4529,86 +4543,87 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5224" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004753BA"/>
     <w:rsid w:val="0001186D"/>
     <w:rsid w:val="000166A3"/>
     <w:rsid w:val="00024926"/>
     <w:rsid w:val="000542A6"/>
     <w:rsid w:val="000B3941"/>
     <w:rsid w:val="000C46C3"/>
     <w:rsid w:val="000C6EFD"/>
     <w:rsid w:val="000C7F64"/>
+    <w:rsid w:val="000E1098"/>
     <w:rsid w:val="000F3259"/>
     <w:rsid w:val="000F5E24"/>
     <w:rsid w:val="00136F3D"/>
     <w:rsid w:val="0014546F"/>
     <w:rsid w:val="00190007"/>
     <w:rsid w:val="00190DCB"/>
     <w:rsid w:val="001915B0"/>
     <w:rsid w:val="001B7519"/>
     <w:rsid w:val="001D5365"/>
     <w:rsid w:val="001D5FD0"/>
     <w:rsid w:val="001D7484"/>
     <w:rsid w:val="00212041"/>
     <w:rsid w:val="00222F4C"/>
     <w:rsid w:val="00223BB8"/>
     <w:rsid w:val="002362D8"/>
     <w:rsid w:val="0024219C"/>
     <w:rsid w:val="0027563D"/>
     <w:rsid w:val="0028765E"/>
     <w:rsid w:val="002A18E6"/>
     <w:rsid w:val="002B11E5"/>
     <w:rsid w:val="002B419F"/>
     <w:rsid w:val="002D09CB"/>
     <w:rsid w:val="002D19E3"/>
     <w:rsid w:val="002E1464"/>
     <w:rsid w:val="002E2E01"/>
@@ -4698,50 +4713,51 @@
     <w:rsid w:val="00C77C46"/>
     <w:rsid w:val="00C80E7E"/>
     <w:rsid w:val="00C8418E"/>
     <w:rsid w:val="00CC006B"/>
     <w:rsid w:val="00CE6FD5"/>
     <w:rsid w:val="00D515C5"/>
     <w:rsid w:val="00D544BC"/>
     <w:rsid w:val="00D75180"/>
     <w:rsid w:val="00D7701A"/>
     <w:rsid w:val="00D96C54"/>
     <w:rsid w:val="00DA281E"/>
     <w:rsid w:val="00DC0956"/>
     <w:rsid w:val="00DC7ED5"/>
     <w:rsid w:val="00DD2EB2"/>
     <w:rsid w:val="00DF61F5"/>
     <w:rsid w:val="00E060CB"/>
     <w:rsid w:val="00E1400D"/>
     <w:rsid w:val="00E538CF"/>
     <w:rsid w:val="00E6323D"/>
     <w:rsid w:val="00E65B2D"/>
     <w:rsid w:val="00E67C50"/>
     <w:rsid w:val="00E97677"/>
     <w:rsid w:val="00EA1458"/>
     <w:rsid w:val="00EA2AB7"/>
     <w:rsid w:val="00ED05FD"/>
+    <w:rsid w:val="00ED3BDD"/>
     <w:rsid w:val="00EE1216"/>
     <w:rsid w:val="00EE6993"/>
     <w:rsid w:val="00F06154"/>
     <w:rsid w:val="00F15803"/>
     <w:rsid w:val="00F2274F"/>
     <w:rsid w:val="00F47F62"/>
     <w:rsid w:val="00F52EF6"/>
     <w:rsid w:val="00F5606D"/>
     <w:rsid w:val="00F71B30"/>
     <w:rsid w:val="00F848A9"/>
     <w:rsid w:val="00F91AE0"/>
     <w:rsid w:val="00FF26DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -6240,70 +6256,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3849303-0F13-4D37-95AF-F2ADB41B8DBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1276</Characters>
+  <Words>210</Words>
+  <Characters>1323</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadt Winterthur</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1476</CharactersWithSpaces>
+  <CharactersWithSpaces>1530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Duchene Roland</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>